--- v0 (2025-10-04)
+++ v1 (2026-04-27)
@@ -23,81 +23,83 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="6878C73D" w14:textId="77777777" w:rsidR="00315718" w:rsidRDefault="00315718">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>ZÁPIS z jednání komise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8065FE" w14:textId="77777777" w:rsidR="00315718" w:rsidRDefault="00315718">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
       </w:pPr>
       <w:r>
         <w:t>Programu Veřejné informační služby knihoven (VISK) 9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D5C49F" w14:textId="63A58237" w:rsidR="00315718" w:rsidRDefault="005726D9">
+    <w:p w14:paraId="64D5C49F" w14:textId="3D26D882" w:rsidR="00315718" w:rsidRDefault="005726D9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">dne </w:t>
       </w:r>
       <w:r w:rsidR="004E2547">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>12. února</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00961B02">
+      <w:r w:rsidR="00693011">
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
-      </w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="77E4F1A2" w14:textId="77777777" w:rsidR="00315718" w:rsidRDefault="00315718">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24A2AEE5" w14:textId="65C29B10" w:rsidR="005726D9" w:rsidRDefault="00315718" w:rsidP="005726D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Přítomni:</w:t>
       </w:r>
       <w:r w:rsidR="00C50DC6">
@@ -2244,59 +2246,51 @@
         </w:rPr>
         <w:t>- projekt č. 8 (Krajská knihovna Vysočiny): V žádost</w:t>
       </w:r>
       <w:r w:rsidR="00776EB2" w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> chybí </w:t>
       </w:r>
       <w:r w:rsidR="00E96EA6" w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">v tabulce Rozpočet projektu </w:t>
       </w:r>
       <w:r w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>položka Celkové n</w:t>
-[...7 lines deleted...]
-        <w:t>áklady</w:t>
+        <w:t>položka Celkové náklady</w:t>
       </w:r>
       <w:r w:rsidR="00785C54" w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektu</w:t>
       </w:r>
       <w:r w:rsidR="00F62EB2" w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, dále v Komentáři rozpočtu chybí položka Celkové náklady</w:t>
       </w:r>
       <w:r w:rsidRPr="00272E19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273D0405" w14:textId="3245FFCC" w:rsidR="00992A47" w:rsidRPr="00272E19" w:rsidRDefault="00614471" w:rsidP="00773932">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3455,89 +3449,89 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00315718" w:rsidSect="00474889">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000003"/>
     <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -4734,51 +4728,51 @@
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0018488D"/>
     <w:rsid w:val="000033A3"/>
     <w:rsid w:val="00005CF1"/>
     <w:rsid w:val="000109BC"/>
     <w:rsid w:val="000117A9"/>
     <w:rsid w:val="0001182C"/>
@@ -5176,50 +5170,51 @@
     <w:rsid w:val="00614471"/>
     <w:rsid w:val="006145CE"/>
     <w:rsid w:val="0062119B"/>
     <w:rsid w:val="00621BD3"/>
     <w:rsid w:val="00623CC1"/>
     <w:rsid w:val="00627879"/>
     <w:rsid w:val="00630B19"/>
     <w:rsid w:val="006325D7"/>
     <w:rsid w:val="00633123"/>
     <w:rsid w:val="006403BD"/>
     <w:rsid w:val="00641643"/>
     <w:rsid w:val="00645387"/>
     <w:rsid w:val="00647DBA"/>
     <w:rsid w:val="00647FAB"/>
     <w:rsid w:val="00652A6E"/>
     <w:rsid w:val="00656241"/>
     <w:rsid w:val="00656506"/>
     <w:rsid w:val="00656E06"/>
     <w:rsid w:val="0065779F"/>
     <w:rsid w:val="00664C12"/>
     <w:rsid w:val="0066779E"/>
     <w:rsid w:val="006717EF"/>
     <w:rsid w:val="00672128"/>
     <w:rsid w:val="00685706"/>
     <w:rsid w:val="00687A0B"/>
+    <w:rsid w:val="00693011"/>
     <w:rsid w:val="00693B22"/>
     <w:rsid w:val="00694C2B"/>
     <w:rsid w:val="00694C3A"/>
     <w:rsid w:val="006A2D00"/>
     <w:rsid w:val="006A4B8A"/>
     <w:rsid w:val="006A5021"/>
     <w:rsid w:val="006A78E3"/>
     <w:rsid w:val="006B0996"/>
     <w:rsid w:val="006B15DC"/>
     <w:rsid w:val="006B28FA"/>
     <w:rsid w:val="006C1122"/>
     <w:rsid w:val="006C1367"/>
     <w:rsid w:val="006D03F3"/>
     <w:rsid w:val="006D41C6"/>
     <w:rsid w:val="006D7DD2"/>
     <w:rsid w:val="006E19C4"/>
     <w:rsid w:val="006E2BB7"/>
     <w:rsid w:val="006E3356"/>
     <w:rsid w:val="006E3780"/>
     <w:rsid w:val="006E5024"/>
     <w:rsid w:val="006F1E5E"/>
     <w:rsid w:val="006F6B90"/>
     <w:rsid w:val="006F741D"/>
     <w:rsid w:val="00702F83"/>
     <w:rsid w:val="007102BF"/>
@@ -7065,51 +7060,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D67ACDA-6ADD-46CF-A849-885484070860}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0BEABAE-1D5C-45FF-972C-52C3BD71BDAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1055</Words>
   <Characters>6313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>